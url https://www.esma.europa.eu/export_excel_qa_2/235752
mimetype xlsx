--- v0 (2026-10-10)
+++ v1 (2026-11-01)
@@ -56,51 +56,51 @@
   <si>
     <t>Subject Matter</t>
   </si>
   <si>
     <t>Question</t>
   </si>
   <si>
     <t>Esma responses</t>
   </si>
   <si>
     <t>Topic</t>
   </si>
   <si>
     <t>Historic Question Reference</t>
   </si>
   <si>
     <t>ESMA_QA_2936</t>
   </si>
   <si>
     <t>08 October 2026</t>
   </si>
   <si>
     <t>Regulation 648/2012 - OTC derivatives, central counterparties and trade repositories (EMIR) - CCPs</t>
   </si>
   <si>
-    <t>AAR 85% exemption</t>
+    <t>AAR representativeness obligation</t>
   </si>
   <si>
     <t>Should the “one-half” rule set-out under Article 7a(4), subparagraph 5 of EMIR be applied at the level of the classes of derivatives, or across all classes of derivatives?</t>
   </si>
   <si>
     <t>08-10-2026
     Original language
             ESMA Q&amp;A 2518, prepared by the European Commission, provides further details on how the calculation of the exemption under Article 7a(4) fifth subparagraph, should be assessed. 
 The Q&amp;A does not explicitly provide for the calculation to be performed at class level. In particular, the reference in the Q&amp;A to “all subcategories taken together”, without specifically mentioning that it would be at “class level”, should be read as indicating that the condition set out in the fifth subparagraph of Article 7a(4) of EMIR should be assessed on an aggregated basis, all classes combined. </t>
   </si>
   <si>
     <t>EU-CCPs</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -433,51 +433,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="116.686" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="202.808" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="480.026" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>