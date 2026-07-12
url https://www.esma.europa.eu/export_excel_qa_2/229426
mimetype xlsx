--- v0 (2026-04-04)
+++ v1 (2026-07-12)
@@ -62,56 +62,57 @@
   <si>
     <t>Esma responses</t>
   </si>
   <si>
     <t>Topic</t>
   </si>
   <si>
     <t>Historic Question Reference</t>
   </si>
   <si>
     <t>ESMA_QA_2825</t>
   </si>
   <si>
     <t>01 April 2026</t>
   </si>
   <si>
     <t>Article 22 of MiFIR</t>
   </si>
   <si>
     <t>Markets in Financial Instruments Regulation (MiFIR) Regulation (EU) No 600/2014- Secondary Markets</t>
   </si>
   <si>
     <t>Consolidated Tape Provider (CTP)</t>
   </si>
   <si>
-    <t>Is the opt-in regime in Article 22a of MiFIR applicable to bonds and OTC derivatives?</t>
-[...2 lines deleted...]
-    <t>01-04-2026
+    <t>Who may benefit from the opt-in regime outlined in Article 22a(2) and (3) of MiFIR?</t>
+  </si>
+  <si>
+    <t>10-07-2026
     Original language
-            No, the opt-in regime in Article 22a of MiFIR is exclusively applicable to the CTP for shares and ETFs. With regard to bonds and OTC derivatives, all data contributors are required to transmit data to the relevant CTP.</t>
+            The opt-in regime is exclusively applicable to the consolidated tape (CT) for shares and ETFs (equities CT). For the bonds and OTC derivatives CTs, all relevant data contributors are required to transmit data.
+Moreover, only (i) investment firms operating an SME growth market (as defined in Article 4(1)(12) of MiFID II) and (ii) market operators (as defined in Article 4(1)(18) of MiFID II), and meeting the conditions in Article 22a(2) of MiFIR, may make use of the opt-in regime for the equities CT. Investment firms operating an MTF that does not qualify as an SME growth market may not make use of the opt-in regime and are required to contribute data to the equities CT.</t>
   </si>
   <si>
     <t>Data reporting services providers</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -436,52 +437,52 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="116.686" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="38.848" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="101.404" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="272.362" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="98.976" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="552.008" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>