--- v0 (2026-03-04)
+++ v1 (2026-10-04)
@@ -56,57 +56,60 @@
   <si>
     <t>Subject Matter</t>
   </si>
   <si>
     <t>Question</t>
   </si>
   <si>
     <t>Esma responses</t>
   </si>
   <si>
     <t>Topic</t>
   </si>
   <si>
     <t>Historic Question Reference</t>
   </si>
   <si>
     <t>ESMA_QA_2785</t>
   </si>
   <si>
     <t>23 February 2026</t>
   </si>
   <si>
     <t>Directive 2014/65/EU - Markets in Financial Instruments Directive (MiFID II)</t>
   </si>
   <si>
-    <t>Interests earned from client funds deposited at a credit institution?</t>
+    <t>Interests earned from client funds deposited at a credit institution</t>
   </si>
   <si>
     <t>Does MiFID II permit investment firms to earn interest on client funds deposited in a savings account at a credit institution?</t>
   </si>
   <si>
-    <t>23-02-2026</t>
+    <t>21-09-2026
+    Original language
+            Answer provided by the European Commission
+No. In order to protect an investor’s rights in respect of funds entrusted to a firm, Article 16 (9) of Directive 2014/65/EU of the European Parliament and of the Council (MiFID II) stipulates that an investment firm holding client funds shall make adequate arrangements to safeguard the rights of clients and prevent the investment firm’s use of client funds for its own account. The investment firms’ obligation under Article 16 (9) of MiFID II not to use clients’ funds for its own account includes the obligation for the investment firms not to retain any interest accrued from those funds (deposited in an account with a credit institution).</t>
   </si>
   <si>
     <t>Safeguarding of client assets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -430,53 +433,53 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="82.408" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="149.678" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="763.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>