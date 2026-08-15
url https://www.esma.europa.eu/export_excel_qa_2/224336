--- v0 (2026-05-31)
+++ v1 (2026-08-15)
@@ -56,60 +56,63 @@
   <si>
     <t>Subject Matter</t>
   </si>
   <si>
     <t>Question</t>
   </si>
   <si>
     <t>Esma responses</t>
   </si>
   <si>
     <t>Topic</t>
   </si>
   <si>
     <t>Historic Question Reference</t>
   </si>
   <si>
     <t>ESMA_QA_2717</t>
   </si>
   <si>
     <t>11 December 2025</t>
   </si>
   <si>
     <t>ESGR - Regulation (EU) 2024/3005</t>
   </si>
   <si>
-    <t>Acceptable methods of contacting issuers</t>
-[...8 lines deleted...]
-    <t>Disclosures to users of ESG ratings, rated items and issuers of rated items</t>
+    <t>Notifications without a designated contact</t>
+  </si>
+  <si>
+    <t>How should ESG rating providers contact rated items in accordance with Article 15(12), when it is not in possession of a designated contact point for a rated item?</t>
+  </si>
+  <si>
+    <t>11-12-2025
+    Original language
+ESG rating providers should take all reasonable steps to ensure that the rated item is successfully notified in accordance with Article 15(12). Where a designated contact point is not available, providers should use alternative contact channels that are sufficiently likely to bring the notification to the rated item’s attention. For example, investor relations, press office or, for sovereign issuers, the debt management office.  
+Providers should resort to publicly available contact details or generic corporate mailboxes only after taking reasonable steps to identify a more appropriate point of contact. Where such information cannot be identified, clear records should be maintained of the efforts undertaken to obtain it. </t>
+  </si>
+  <si>
+    <t>48-hour rule</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -430,54 +433,54 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="48.274" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="10" max="10" width="89.55" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="193.381" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="511.875" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>