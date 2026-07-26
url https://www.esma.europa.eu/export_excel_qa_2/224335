--- v0 (2026-05-31)
+++ v1 (2026-07-26)
@@ -56,60 +56,62 @@
   <si>
     <t>Subject Matter</t>
   </si>
   <si>
     <t>Question</t>
   </si>
   <si>
     <t>Esma responses</t>
   </si>
   <si>
     <t>Topic</t>
   </si>
   <si>
     <t>Historic Question Reference</t>
   </si>
   <si>
     <t>ESMA_QA_2716</t>
   </si>
   <si>
     <t>11 December 2025</t>
   </si>
   <si>
     <t>ESGR - Regulation (EU) 2024/3005</t>
   </si>
   <si>
-    <t>Requirement to include issuer feedback before publication</t>
-[...8 lines deleted...]
-    <t>Disclosures to users of ESG ratings, rated items and issuers of rated items</t>
+    <t>Obligation to consider issuer feedback</t>
+  </si>
+  <si>
+    <t>Is an ESG rating provider obliged to take onboard comments provided pursuant to Article 15(12)?</t>
+  </si>
+  <si>
+    <t>11-12-2025
+    Original language
+            No. Article 15(12) grants the rated item or the issuer an opportunity to inform the provider of potential factual errors prior to issuance; it does not create an obligation to amend the rating. However, the provider should carefully consider any comments received prior to issuance and retains responsibility for ensuring the quality and reliability of the rating. </t>
+  </si>
+  <si>
+    <t>48-hour rule</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -430,54 +432,54 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="68.269" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="10" max="10" width="89.55" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="113.115" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="445.891" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>