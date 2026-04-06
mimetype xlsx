--- v0 (2025-10-08)
+++ v1 (2026-04-06)
@@ -65,51 +65,58 @@
   <si>
     <t>Topic</t>
   </si>
   <si>
     <t>Historic Question Reference</t>
   </si>
   <si>
     <t>ESMA_QA_2560</t>
   </si>
   <si>
     <t>03 June 2025</t>
   </si>
   <si>
     <t>Article 39a, Paragraph 1</t>
   </si>
   <si>
     <t>Markets in Financial Instruments Regulation (MiFIR) Regulation (EU) No 600/2014 - Investor Protection and Intermediaries</t>
   </si>
   <si>
     <t>Payment for order flow (PFOF) prohibition: scope for rebates or discounts on transaction fees or any other benefits for investment firms acting on behalf of retail clients or opt-in professional clients</t>
   </si>
   <si>
     <t>Which type of rebates or discounts on transaction fees or any other benefits for investment firms acting on behalf of retail clients or opt-in professional clients are out of the scope of the prohibition to receive payment for order flow specified in Article 39a MiFIR?</t>
   </si>
   <si>
-    <t>03-06-2025</t>
+    <t>03-03-2026
+    Original language
+            Answer provided by the European Commission
+According to Article 39a (1), second subparagraph of MiFIR, rebates or discounts on the transaction fees of execution venues, which are permitted under the approved and public tariff structure of a trading venue in the Union or of a third-country trading venue, which exclusively benefit the client, and which do not result in a monetary benefit to the investment firm, are out-of-the scope of the prohibition to receive PFOF. Those tariff structures should however comply with Article 5 of Commission Delegated Regulation (EU) 2017/573, which sets out requirements to ensure fair and non-discriminatory fee structures2.
+(2) Trading venues shall not offer their members, participants or clients a fee structure whereby, once their trades exceed a given threshold, all of their trades benefit from a lower fee for a set period, including those trades that were executed prior to reaching that threshold.” Article 5 of Commission Delegated Regulation (EU) 2017/573 of 6 June 2016 supplementing Directive 2014/65/EU of the European Parliament and of the Council on markets in financial instruments with regard to regulatory technical standards on requirements to ensure fair and non-discriminatory co-location services and fee structure“.
+Disclaimer: 
+The answers clarify provisions already contained in the applicable legislation. They do not extend in any way the rights and obligations deriving from such legislation nor do they introduce any additional requirements for the concerned operators and competent authorities. The answers are merely intended to assist natural or legal persons, including competent authorities and Union institutions and bodies in clarifying the application or implementation of the relevant legal provisions. Only the Court of Justice of the European Union is competent to authoritatively interpret Union law. The views expressed in the internal Commission Decision cannot prejudge the position that the European Commission might take before the Union and national courts.
+ </t>
   </si>
   <si>
     <t>Inducements</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -435,51 +442,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="239.37" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="318.351" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="888.212" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>