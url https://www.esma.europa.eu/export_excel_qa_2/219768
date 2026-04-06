--- v0 (2025-10-12)
+++ v1 (2026-04-06)
@@ -65,51 +65,56 @@
   <si>
     <t>Topic</t>
   </si>
   <si>
     <t>Historic Question Reference</t>
   </si>
   <si>
     <t>ESMA_QA_2558</t>
   </si>
   <si>
     <t>03 June 2025</t>
   </si>
   <si>
     <t>Article 39a</t>
   </si>
   <si>
     <t>Markets in Financial Instruments Regulation (MiFIR) Regulation (EU) No 600/2014 - Investor Protection and Intermediaries</t>
   </si>
   <si>
     <t>Payment for order flow (PFOF) prohibition and client instructions for order executions</t>
   </si>
   <si>
     <t>Does the prohibition of receiving payment for order flow (PFOF) apply to situations where the client provided a specific instruction to the investment firm to execute the order on a particular execution venue?</t>
   </si>
   <si>
-    <t>03-06-2025</t>
+    <t>03-03-2026
+    Original language
+            Answer provided by the European Commission
+Yes, Article 39a of MiFIR does not make any distinction between orders executed with or without specific instructions from clients. Therefore, the prohibition of PFOF also applies where the client instructed the investment firm to execute the order on a specific execution venue.
+Disclaimer: 
+The answers clarify provisions already contained in the applicable legislation. They do not extend in any way the rights and obligations deriving from such legislation nor do they introduce any additional requirements for the concerned operators and competent authorities. The answers are merely intended to assist natural or legal persons, including competent authorities and Union institutions and bodies in clarifying the application or implementation of the relevant legal provisions. Only the Court of Justice of the European Union is competent to authoritatively interpret Union law. The views expressed in the internal Commission Decision cannot prejudge the position that the European Commission might take before the Union and national courts.</t>
   </si>
   <si>
     <t>Inducements</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -435,51 +440,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="102.546" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="247.654" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="888.212" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>