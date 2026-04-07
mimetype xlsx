--- v0 (2025-10-12)
+++ v1 (2026-04-07)
@@ -62,54 +62,60 @@
   <si>
     <t>Esma responses</t>
   </si>
   <si>
     <t>Topic</t>
   </si>
   <si>
     <t>Historic Question Reference</t>
   </si>
   <si>
     <t>ESMA_QA_2557</t>
   </si>
   <si>
     <t>03 June 2025</t>
   </si>
   <si>
     <t>Article 39a, Paragraph 1</t>
   </si>
   <si>
     <t>Markets in Financial Instruments Regulation (MiFIR) Regulation (EU) No 600/2014 - Investor Protection and Intermediaries</t>
   </si>
   <si>
     <t>Investment firms’ use of rebates and discounts to lower fees for clients under the payment for order flow (PFOF) prohibition</t>
   </si>
   <si>
-    <t>Are investment firms allowed to use rebates and discounts to lower fees for clients?</t>
-[...2 lines deleted...]
-    <t>03-06-2025</t>
+    <t>Under Article 39a of Regulation (EU) 2014/600/EU (MIFIR), are investment firms allowed to use rebates and discounts on the transaction fees of execution venues to lower fees for clients?</t>
+  </si>
+  <si>
+    <t>03-03-2026
+    Original language
+            Answer provided by the European Commission
+Yes, investment firms are allowed to use rebates and discounts to lower fees for clients but only where they comply and are able to demonstrate their compliance with all of the following conditions set out in Article 39a(1) of MiFIR:
+(a) the rebate or discount on the transaction fees of execution venues is permitted under the approved and public tariff structure of the relevant trading venue in the Union or of the relevant third-country trading venue;(b) the rebate or the discount exclusively benefits the client and not the firm;(c) they do not result in a monetary benefit to the investment firm
+Disclaimer: 
+The answers clarify provisions already contained in the applicable legislation. They do not extend in any way the rights and obligations deriving from such legislation nor do they introduce any additional requirements for the concerned operators and competent authorities. The answers are merely intended to assist natural or legal persons, including competent authorities and Union institutions and bodies in clarifying the application or implementation of the relevant legal provisions. Only the Court of Justice of the European Union is competent to authoritatively interpret Union law. The views expressed in the internal Commission Decision cannot prejudge the position that the European Commission might take before the Union and national courts.</t>
   </si>
   <si>
     <t>Inducements</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -434,52 +440,52 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="147.393" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="100.118" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="220.518" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="888.212" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>