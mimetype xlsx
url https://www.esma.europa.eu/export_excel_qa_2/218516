--- v0 (2025-10-14)
+++ v1 (2026-04-02)
@@ -59,54 +59,59 @@
   <si>
     <t>Question</t>
   </si>
   <si>
     <t>Esma responses</t>
   </si>
   <si>
     <t>Topic</t>
   </si>
   <si>
     <t>Historic Question Reference</t>
   </si>
   <si>
     <t>ESMA_QA_2521</t>
   </si>
   <si>
     <t>07 April 2025</t>
   </si>
   <si>
     <t>Prospectus Regulation 2017/1129</t>
   </si>
   <si>
     <t>New exemptions for fungible securities in Prospectus Regulation.</t>
   </si>
   <si>
-    <t>Does the exemption in Article 1(5)(ba) PR concern all exchange offers or only exchange offers falling within the scope of the Takeover Directive?</t>
-[...2 lines deleted...]
-    <t>07-04-2025</t>
+    <t>To qualify for the exemption set out in Article 1(5), point (ba), of Regulation (EU) 2017/1129, one condition is that the securities to be admitted to trading on a regulated market must not be issued in connection with a takeover by means of an exchange offer, a merger, or a division. Does that exemption refer to a takeover by means of an exchange offer that falls within the scope of Directive 2004/25/EC?</t>
+  </si>
+  <si>
+    <t>07-04-2025
+    Original language
+            Answer provided by the European Commission in accordance with Article 16b(5) of the ESMA Regulation
+Yes, the exemption set out in Article 1(5), point (ba) of Regulation (EU) 2017/1129, specifically refers to a takeover by means of an exchange offer that falls within the scope of Directive 2004/25/EC.
+Disclaimer:
+The answers clarify provisions already contained in the applicable legislation. They do not extend in any way the rights and obligations deriving from such legislation nor do they introduce any additional requirements for the concerned operators and competent authorities. The answers are merely intended to assist natural or legal persons, including competent authorities and Union institutions and bodies in clarifying the application or implementation of the relevant legal provisions. Only the Court of Justice of the European Union is competent to authoritatively interpret Union law. The views expressed in the internal Commission Decision cannot prejudge the position that the European Commission might take before the Union and national courts.</t>
   </si>
   <si>
     <t>Initial Public Offer/IPO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -431,52 +436,52 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="76.553" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="172.101" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="482.454" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="888.212" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>