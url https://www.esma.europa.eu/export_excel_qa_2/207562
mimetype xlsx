--- v0 (2025-10-12)
+++ v1 (2026-09-13)
@@ -56,61 +56,65 @@
   <si>
     <t>Subject Matter</t>
   </si>
   <si>
     <t>Question</t>
   </si>
   <si>
     <t>Esma responses</t>
   </si>
   <si>
     <t>Topic</t>
   </si>
   <si>
     <t>Historic Question Reference</t>
   </si>
   <si>
     <t>ESMA_QA_2121</t>
   </si>
   <si>
     <t>27 March 2019</t>
   </si>
   <si>
     <t>Prospectus Regulation 2017/1129</t>
   </si>
   <si>
-    <t>Applicability of the Level 3 guidance relating to the Prospectus Directive after the  entry into application of the Prospectus Regulation</t>
-[...7 lines deleted...]
-    <t>27-03-2019
+    <t>Applicability of the CESR Recommendations to prospectuses drawn up in accordance with the Prospectus Regulation (Updated 09/09/2026)</t>
+  </si>
+  <si>
+    <t>To what extent does the ESMA update of the CESR Recommendations apply to prospectuses drawn up in accordance with the Prospectus Regulation? (Updated 09/09/2026)</t>
+  </si>
+  <si>
+    <t>09-09-2026
     Original language
-            [ESMA31-62-1258 Prospectuses Q&amp;A 2.1]
+            Section 3, Item 1 of the ESMA update of the CESR recommendations1 relating to specialist issuers should be applied to prospectuses drawn up under the Prospectus Regulation to the extent the relevant recommendations are compatible with the Prospectus Regulation. The application of this document can help to facilitate the review process and assist issuers when drawing up prospectuses. (Updated answer 09/09/2026)
+1. ESMA/2013/319 – ESMA update of the CESR recommendations (20 March 2013).
+27/03/2019
+Subject Matter: Applicability of the Level 3 guidance relating to the Prospectus Directive after the  entry into application of the Prospectus Regulation
+Question: To what extent do the ESMA Q&amp;As relating to prospectuses and the ESMA update of the CESR Recommendations apply to prospetuses drawn up in accordance with the Prospectus Regulation?
+Answer:
+[ESMA31-62-1258 Prospectuses Q&amp;A 2.1]
 ESMA Q&amp;As relating to prospectuses1 and the ESMA update of the CESR recommendations2 should be applied to prospectuses drawn up under the Prospectus Regulation to the extent they are compatible with the Prospectus Regulation. The application of both documents can help to facilitate the review process and assist issuers when drawing up prospectuses.
 1 ESMA31-62-780 – Q&amp;As on prospectuses (29th updated version – January 2019).
 2 ESMA/2013/319 – ESMA update of the CESR recommendations (20 March 2013).</t>
   </si>
   <si>
     <t>Content of prospectus</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -437,53 +441,53 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="162.675" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="414.042" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="156.819" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="190.953" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="502.449" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>