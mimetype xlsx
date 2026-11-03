--- v0 (2025-12-08)
+++ v1 (2026-11-03)
@@ -62,54 +62,54 @@
   <si>
     <t>Esma responses</t>
   </si>
   <si>
     <t>Topic</t>
   </si>
   <si>
     <t>Historic Question Reference</t>
   </si>
   <si>
     <t>ESMA_QA_1905</t>
   </si>
   <si>
     <t>10 October 2012</t>
   </si>
   <si>
     <t>Short Selling Regulation (SSR) Regulation (EU) No 236/2012</t>
   </si>
   <si>
     <t>Change in a net short position already notified</t>
   </si>
   <si>
     <t>What to do when a net short position that has already be notified is changing?</t>
   </si>
   <si>
-    <t>10-10-2012
+    <t>08-10-2026
     Original language
             [ESMA70-145-408 SSR Q&amp;A, Q&amp;A 5.7]
-A notification is required where the position reaches, exceeds or falls below a relevant notification threshold that equals 0.2 % of the issued share capital of the issuer concerned and each 0.1 % above that. If there is a change of net short position which remains within the relevant notification threshold, for which a notification has already been made, there is no requirement for a further notification, e.g. if first a notification threshold was reached and then exceeded.
+A notification is required where the position reaches, exceeds or falls below a relevant notification threshold that equals 0.1 % of the issued share capital of the issuer concerned and each 0.1 % above that. If there is a change of net short position which remains within the relevant notification threshold, for which a notification has already been made, there is no requirement for a further notification, e.g. if first a notification threshold was reached and then exceeded.
 For example, if the first notified net short position is 0.30 % on a rounded basis and then that net position increases but remains below 0.4% (e.g. to 0.312% or 0.3989%), no further notification is required.</t>
   </si>
   <si>
     <t>Transparency of net short positions</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>