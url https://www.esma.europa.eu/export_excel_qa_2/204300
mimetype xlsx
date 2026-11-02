--- v0 (2025-10-21)
+++ v1 (2026-11-02)
@@ -62,56 +62,56 @@
   <si>
     <t>Esma responses</t>
   </si>
   <si>
     <t>Topic</t>
   </si>
   <si>
     <t>Historic Question Reference</t>
   </si>
   <si>
     <t>ESMA_QA_1904</t>
   </si>
   <si>
     <t>10 October 2012</t>
   </si>
   <si>
     <t>Short Selling Regulation (SSR) Regulation (EU) No 236/2012</t>
   </si>
   <si>
     <t>Rounding net short positions expressed in percentages</t>
   </si>
   <si>
     <t>For the purpose of the reporting and disclosure of net short position in shares, what should be the approach to rounding a net short position expressed in percentage?</t>
   </si>
   <si>
-    <t>10-10-2012
+    <t>08-10-2026
     Original language
             [ESMA70-145-408 SSR Q&amp;A, Q&amp;A 5.6]
-The net short position resulting from the calculation to be performed by an investor and expressed in percentage of the issued share capital of a particular issuer should be reported when a relevant notification threshold (e.g. for net short positions in shares: 0.2 %, 0.3 %, 0.4 %, 0.5 %, 0.6 %, etc.) is reached, exceeded or crossed downwards. In such case, the position to report should be rounded to the first two decimal places by truncating the other decimal places. 
+The net short position resulting from the calculation to be performed by an investor and expressed in percentage of the issued share capital of a particular issuer should be reported when a relevant notification threshold (e.g. for net short positions in shares: 0.1%, 0.2 %, 0.3 %, 0.4 %, 0.5 %, 0.6 %, etc.) is reached, exceeded or crossed downwards. In such case, the position to report should be rounded to the first two decimal places by truncating the other decimal places. 
 For instance, if the net short position is 0.3199 %, a notification is required and should indicate the 0.31% position.
-However, for a net short position of 0.1987% of the issued share capital, no notification is required.</t>
+However, for a net short position of 0.0987% of the issued share capital, no notification is required.</t>
   </si>
   <si>
     <t>Transparency of net short positions</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -437,51 +437,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="63.556" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="196.952" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="560.292" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="567.29" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>