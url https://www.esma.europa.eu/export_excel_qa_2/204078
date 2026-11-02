--- v0 (2025-10-06)
+++ v1 (2026-11-02)
@@ -59,59 +59,59 @@
   <si>
     <t>Question</t>
   </si>
   <si>
     <t>Esma responses</t>
   </si>
   <si>
     <t>Topic</t>
   </si>
   <si>
     <t>Historic Question Reference</t>
   </si>
   <si>
     <t>ESMA_QA_1729</t>
   </si>
   <si>
     <t>20 December 2016</t>
   </si>
   <si>
     <t>Market Abuse Regulation (MAR) Regulation (EU) No 596/2014 - Market Intergrity</t>
   </si>
   <si>
     <t>Threshold calculation</t>
   </si>
   <si>
-    <t>When calculating whether the threshold triggering the notification obligation under Article 19(1) of MAR is reached (5.000 EUR or 20.000 EUR), should the transactions carried out by a person discharging managerial responsibilities (PDMR) and by closely associated persons to that PDMR be aggregated?</t>
-[...2 lines deleted...]
-    <t>20-12-2016
+    <t>When calculating whether the threshold triggering the notification obligation under Article 19(1) of MAR is reached, should the transactions carried out by a person discharging managerial responsibilities (PDMR) and by closely associated persons to that PDMR be aggregated?</t>
+  </si>
+  <si>
+    <t>08-10-2026
     Original language
             [ESMA70-145-111 MAR Q&amp;A, Q&amp;A 7.3]
 No, the transactions carried out by a PDMR and by closely associated persons to that PDMR should not be aggregated.
 This involves that where the overall transactions singularly carried out by either a PDMR or any closely associated person to that PDMR do not reach the threshold, those persons should not notify those transactions even where the threshold is reached aggregating all the transactions carried out by the PDMR and all the closely associated persons to them.
-A practical example is a CEO buying 4.000 EUR of equity and her spouse buying another 2.000 EUR. In such a case, none of them has reached the 5.000 EUR threshold and thus a notification is not required.</t>
+ </t>
   </si>
   <si>
     <t>Managers' transactions</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -436,51 +436,51 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="353.771" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="323.064" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="419.898" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">