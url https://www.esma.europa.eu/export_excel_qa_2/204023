--- v0 (2025-10-07)
+++ v1 (2026-07-25)
@@ -166,51 +166,54 @@
 Reference rate
 Field populated as the original interest rate term/tenor of the contract[4][5]
 41
 IR Term of contract
 42
 Notional currency 2
 43[6]
 Fixed rate of leg 1
 44[7]
 Fixed rate of leg 2
 The information of the floating rate of leg 2 (the other leg) in floating/floating IRS
 45
 Floating rate of leg 2
 46
 IR Term of contract of leg 2
 [1] When calculating the tenor, reporting parties should use the effective date as the basis (i.e. column 3).
 [2] Leg 1 is determined according to the criteria set out in Examples 1-2 in this Q&amp;A
 [3] Leg 1 is determined according to the criteria set out in Examples 1-2 in this Q&amp;A
 [4] This should remain unchanged in FIRDS throughout the life of the instrument – trading venues and SIs should not amend the instrument reference data to show the remaining interest rate term/tenor of the interest rate swap.
 [5] The population of term for field 41 has a limitation in the format since only integers may be used. Therefore the following approach is to be taken:
 1) If the contract duration fits a standard term, the standard term should be populated in field 41. This approach requires starting with the largest term unit and working downwards:
 - If the duration is a whole number of years, that value should be populated in field 41.
 - If the duration is a whole number of months (based on actual dates not notional 30-day month), that value should be populated in field 41.
 - If the duration is a whole number of weeks, that value should be populated in field 41.
 - If none of the above applies, the correct number of days should be populated in field 41.
-2) When it is not possible to populate field 41 (term of the contract) with the correct number of days due to the restriction of a maximum of 999 days, an investment firm should calculate the duration of the contract in the next major unit (i.e. weeks) using a standard week of 7 days. If this still exceeds the maximum number of weeks to populate (i.e. 999 weeks) then calculate in the next major unit (i.e. months) using the number of days in the actual month referred in the term/tenor.   The remainder can then be calculated based on a standard 30 day month. E.g. if the remainder is &gt;=15 days, then round up and if the remainder is</t>
+2) When it is not possible to populate field 41 (term of the contract) with the correct number of days due to the restriction of a maximum of 999 days, an investment firm should calculate the duration of the contract in the next major unit (i.e. weeks) using a standard week of 7 days. If this still exceeds the maximum number of weeks to populate (i.e. 999 weeks) then calculate in the next major unit (i.e. months) using the number of days in the actual month referred in the term/tenor.   The remainder can then be calculated based on a standard 30 day month. E.g. if the remainder is &gt;=15 days, then round up and if the remainder is &lt;15 then round down.
+Example: A contract has a term of 19 years 11 months and 6 days = 19*12 + 11 months with remainder of 6 days, which is rounded down. Therefore, the term is 239 months.
+[6] It is a volatile element and will therefore not be populated.  
+[7] It is a volatile element and will therefore not be populated.  </t>
   </si>
   <si>
     <t>ESMA70-1861941480-56 Questions and Answers on MiFIR reporting</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -536,51 +539,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="100.118" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="231.086" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="751.388" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="776.096" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="72.982" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>