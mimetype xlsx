--- v0 (2026-02-08)
+++ v1 (2026-07-26)
@@ -94,59 +94,71 @@
 The static characteristics (as defined upon the issue of the financial instrument) are:
 Maturity Date: April 15th 2026
 Coupon frequency: Annual
 Day Count Convention: ACT/ACT
 Day to Settle Convention: 2 business days after the trade date
 The variables (dynamic characteristics depending on the market conditions) are:
 Trade Date: July 25th  2016
 Settlement Date: July 27th 2016 (as per the Day to Settle Convention)
 Last Coupon Date: April 15th  2016
 Next Coupon Date:  April 15th  2017
 Accrued number of days: 103 (i.e., the number of days between the Last Coupon Date and the Settlement Date)
 Period basis: 365 (i.e., the total number of days between the Last Coupon Date and the Next Coupon Date)
 Quantity: 1000000 (i.e., the nominal or monetary value of the transaction)
 Clean price: 110.00
 Index ratio: 1.009990
 Accrued interest:  0.02821918 (i.e., Nominal Coupon / Annual Coupon Frequency  x Accrued Number of Days / Period basis   =  0.1/1 x 103/365  )
 The net amount will be calculated as follows (pursuant to the formula provided in field 35 of RTS 22):
 Net amount[1] = [(Clean price x Nominal value) + (Accrued coupons x Nominal value)] x Index ratio i.e. [((110/100 x 1000000 EUR) + (0.02821918/100  x 1000000 EUR))] x 1.009990 =1111274.01 EUR.
 N
 Field name
 Values
 XML representation
 30
 Quantity
 ‘1000000’
+&lt;Tx&gt;
+  &lt;New&gt;
    …
+    &lt;Tx&gt;
       …
-       1000000
-[...2 lines deleted...]
-      XOFF
+      &lt;Qty&gt;
+       &lt;NmnlVal Ccy="EUR"&gt;1000000&lt;/NmnlVal&gt;
+      &lt;/Qty&gt;
+     &lt;Pric&gt;
+       &lt;Pctg&gt;110.00&lt;/Pctg&gt;
+      &lt;/Pric&gt;
+      &lt;NetAmt&gt;1111274.01&lt;/NetAmt&gt;
+      &lt;TradVn&gt;XOFF&lt;/TradVn&gt;
       ...
-      DE0001030567
+    &lt;/Tx&gt;
+    &lt;FinInstrm&gt;
+      &lt;Id&gt;DE0001030567&lt;/Id&gt;
+   &lt;/FinInstrm&gt;
     …
+  &lt;/New&gt;
+&lt;/Tx&gt;
 [1] Please note that this example differs from example 92 within the Guidelines by the index ratio that needs to be taken into account in the calculation of the Net Amount.</t>
   </si>
   <si>
     <t>ESMA70-1861941480-56 Questions and Answers on MiFIR reporting</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>