--- v0 (2026-01-13)
+++ v1 (2026-11-03)
@@ -64,53 +64,51 @@
   </si>
   <si>
     <t>Topic</t>
   </si>
   <si>
     <t>Historic Question Reference</t>
   </si>
   <si>
     <t>ESMA_QA_1630</t>
   </si>
   <si>
     <t>28 March 2018</t>
   </si>
   <si>
     <t>Markets in Financial Instruments Directive II (MiFID II) Directive 2014/65/EU- Secondary Markets</t>
   </si>
   <si>
     <t>ADNT - Liquidity band</t>
   </si>
   <si>
     <t>If the ADNT for an instrument is not available, which liquidity band should trading venues apply until the ADNT is published by NCA or ESMA? When can the trading venue proceed to adopt such a liquidity band?</t>
   </si>
   <si>
     <t>28-03-2018
     Original language
-            [ESMA 70-872942901-38 MiFID II MiFIR market structures Q&amp;A, Q&amp;A 4.8]
-[...1 lines deleted...]
-For an instrument that is admitted to trading or traded in the EU, where the applicable ADNT remains unavailable, trading venues should assign the highest liquidity band (i.e. liquidity band for instrument with an ADNT ≥ 9,000) to the instrument in question for the purpose of the tick size regime. This default regime should apply until the actual publication of the ADNT by ESMA or by the relevant NCAs. ADNTs published should apply the day after their publication.</t>
+            This question was deleted on 21 October 2026. </t>
   </si>
   <si>
     <t>Tick size regime</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -436,51 +434,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="114.258" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="245.226" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="552.008" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>