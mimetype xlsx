--- v0 (2025-10-12)
+++ v1 (2026-04-23)
@@ -72,52 +72,51 @@
     <t>ESMA_QA_1240</t>
   </si>
   <si>
     <t>02 June 2023</t>
   </si>
   <si>
     <t>Regulation (EU) 2022/858 - DLT Pilot Regime Regulation (DLTR)</t>
   </si>
   <si>
     <t>Partially tokenised financial instruments</t>
   </si>
   <si>
     <t>Is partial tokenisation allowed under the DLTPR? Does the DLTPR apply to situations where not the entirety of an issuance of financial instruments is tokenised, but where, for example, only part of an issuance is registered with a DLT SS/TSS? In other terms, can financial instruments which have been regularly issued and subsequently partially tokenised be registered with a traditional CSD in their entirety, and be partially registered with a DLT SS/TSS for the tokenised portion? 
 Can the tokenised part be issued by another party than the issuer of the original financial instruments? 
 Can a financial instrument recorded in a traditional CSD be fungible with one recorded in a DLT SS/TSS (having both the same rights and obligations)? 
 For bonds, can one option be to consider the tokenised financial instrument as different from the original underlying financial instrument, similar to the “depositary receipts” model, in accordance with Article 3(1), point (b), of the DLT Pilot Regulation?</t>
   </si>
   <si>
     <t>02-06-2023
     Original language
             [ESMA70-460-189 - Heading 7 - Question 3]
 Answer provided by the European Commission in accordance with Article 16b(5) of the ESMA Regulation.
 Partial tokenisation should be understood as part of the total issuance of a given financial instrument being issued as a DLT financial instrument, i.e. using distributed ledger technology, with the other part of the issuance of that instrument existing as a traditional financial instrument, without reliance on DLT. The DLTPR does not explicitly prohibit partial tokenisation of an issuance. Moreover, when laying down the conditions for allowing derogations from Regulation (EU) No 909/2014 (CSDR) in its Article 5(2), the DLTPR acknowledges in point (b)(ii) of that Article the possibility for only a part of an issuance to be recorded on a distributed ledger. Where the tokenisation pertains to only a part of an existing issuance that is already registered with a CSD, the operator of the DLT SS or the DLT TSS is to ensure the integrity of the issue in accordance with Article 37 CSDR or Article 5(2), point (b), DLTPR, whichever is applicable.
 The DLTPR does not explicitly address the question on whether any entity other than the issuer can tokenise part of an issuance. However, as noted, the DLTPR does not exclude tokenisation of existing financial instruments by DLT market infrastructures. Nevertheless, any such tokenisation should occur whilst fully respecting any contractual obligations between the CSD where the financial instruments are registered prior to tokenisation and the issuer, the CSD and the participants of the securities settlement system operated by it, as well as applicable Union and national law.
 The notion of fungibility is not defined in the DLTPR, nor is defined in the legislative acts that underlie it – CSDR and Directive 2014/65/EU (MIFID). In its usual meaning of the word, fungibility means that the two assets are interchangeable and of equivalent value. In case financial instruments with the same economic and legal features are partially registered with a traditional CSD and partially with a DLT SS or a DLT TSS, they should be considered fungible in the economic and legal sense. However, from an operational perspective, it might be the case that that the register of a traditional CSD and that of a DLT financial infrastructure are not technically linked in such a way that they ensure seamless interchangeability.
-Regarding the question whether a tokenised bond can be regarded as different from the original underlying financial instrument, the DLTPR does not specify what is the relationship between the ‘underlying’ financial instrument, i.e. the instrument that was issued, recorded, transferred and stored outside a distributed ledger, using traditional financial infrastructure, and the DLT financial instrument that came into existence through tokenisation. However, DLT market infrastructures participating in the pilot are to ensure that any DLT financial instrument onboarded on their systems belong to one of the categories of instruments referred to in Article 3 DLTPR to be eligible for the pilot, and that the creation of such instruments is done in accordance with applicable law. Furthermore, irrespective of the arrangement in place, the issuer CSD for the underlying bonds and the operator of the DLT SS or the DLT TSS are to be always able to ensure the integrity of the issue in accordance with Article 37 CSDR or Article 5(2), point (b), DLTPR, whichever is applicable.
-Disclaimer in relation to the answers provided by the European Commission in accordance with Article 16b(5) of the ESMA Regulation: these answers clarify provisions already contained in the applicable legislation. They do not extend in any way the rights and obligations deriving from such legislation nor do they introduce any additional requirements for the concerned operators and competent authorities. The answers are merely intended to assist natural or legal persons, including competent authorities and Union institutions and bodies in clarifying the application or implementation of the relevant legal provisions. Only the Court of Justice of the European Union is competent to authoritatively interpret Union law. The views expressed in the internal Commission Decision cannot prejudge the position that the European Commission might take before the Union and national courts</t>
+Regarding the question whether a tokenised bond can be regarded as different from the original underlying financial instrument, the DLTPR does not specify what is the relationship between the ‘underlying’ financial instrument, i.e. the instrument that was issued, recorded, transferred and stored outside a distributed ledger, using traditional financial infrastructure, and the DLT financial instrument that came into existence through tokenisation. However, DLT market infrastructures participating in the pilot are to ensure that any DLT financial instrument onboarded on their systems belong to one of the categories of instruments referred to in Article 3 DLTPR to be eligible for the pilot, and that the creation of such instruments is done in accordance with applicable law. Furthermore, irrespective of the arrangement in place, the issuer CSD for the underlying bonds and the operator of the DLT SS or the DLT TSS are to be always able to ensure the integrity of the issue in accordance with Article 37 CSDR or Article 5(2), point (b), DLTPR, whichever is applicable.Disclaimer in relation to the answers provided by the European Commission in accordance with Article 16b(5) of the ESMA Regulation: these answers clarify provisions already contained in the applicable legislation. They do not extend in any way the rights and obligations deriving from such legislation nor do they introduce any additional requirements for the concerned operators and competent authorities. The answers are merely intended to assist natural or legal persons, including competent authorities and Union institutions and bodies in clarifying the application or implementation of the relevant legal provisions. Only the Court of Justice of the European Union is competent to authoritatively interpret Union law. The views expressed in the internal Commission Decision cannot prejudge the position that the European Commission might take before the Union and national courts</t>
   </si>
   <si>
     <t>DLT financial instruments</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -443,51 +442,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="72.982" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="572.003" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="1270.404" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="2314.435" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>