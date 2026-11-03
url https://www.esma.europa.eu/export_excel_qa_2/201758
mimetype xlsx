--- v0 (2025-11-04)
+++ v1 (2026-11-03)
@@ -59,68 +59,61 @@
   <si>
     <t>Question</t>
   </si>
   <si>
     <t>Esma responses</t>
   </si>
   <si>
     <t>Topic</t>
   </si>
   <si>
     <t>Historic Question Reference</t>
   </si>
   <si>
     <t>ESMA_QA_1150</t>
   </si>
   <si>
     <t>01 September 2017</t>
   </si>
   <si>
     <t>Market Abuse Regulation (MAR) Regulation (EU) No 596/2014 - Market Intergrity</t>
   </si>
   <si>
     <t>Financial instruments in scope of the market sounding regime</t>
   </si>
   <si>
-    <t>Does the scope of Article 11 of MAR cover all communications of information to one or more potential investors prior to the announcement of a transaction, in order to gauge their interest in a possible transaction and the conditions relating to it?</t>
-[...2 lines deleted...]
-    <t>15-06-2023
+    <t>What are the financial instruments in the scope of Article 11 of MAR on market sounding?</t>
+  </si>
+  <si>
+    <t>08-10-2026
     Original language
             [ESMA70-145-111MAR Q&amp;A 9.1]
-Under the market sounding regime outlined in Article 11 of MAR, the communication of information by an issuer, a secondary offeror, an emission allowances market participant or third party acting on their behalf or account (the Disclosing Market Participant – DMP) should be deemed to be made in the normal course of the employment, duties or profession of such a person where all the conditions contained in Article 11 of MAR are met, and therefore not constitute unlawful disclosure of inside information.
-[...10 lines deleted...]
-Where a recommendation refers to several financial instruments independently, such as part of sectorial research, the requirements would apply to each financial instrument that is the subject of the recommendation.</t>
+The financial instruments subject to the market sounding regime are those specified in Article 2(1) of MAR.
+If a market sounding relates to transactions in financial instruments that, within the meaning of Article 2(1)(a)–(c) of MAR, are already admitted to trading, for which an application for admission to trading has been filed, or are already traded on a trading venue (e.g. in the case of an increase of an existing issuance), or if, pursuant to Article 2(1)(d) of MAR, the price or value of such financial instruments depends on or has an effect on the price or value of a financial instrument referred to in Article 2(1)(a)–(c) of MAR, any communication with potential investors to gauge their interest in a potential transaction falls within the scope of Article 11 MAR.
+To determine if pursuant to Article 2(1)(d), the financial instrument price or value has an effect on the price or value of a financial instrument referred to in Article 2(1)(a-c) of MAR, the disclosing market participant (DMP) must assess on a case by case basis whether there is any relationship between the price or value of the financial instrument that is the subject of the sounding and any other existing financial instrument falling under Article 2(1)(a)-(c) of MAR such as, for instance, other financial instruments of the issuer in question or of a parent company. DMPs are expected to be able to document their assessment.
+If it is unclear whether a price or value relationship exist, (e.g. no data available regarding a new financial instrument), DMPs can decide to apply Article 11 of MAR, to benefit from its protection, should such  a relationship be later established.
+ </t>
   </si>
   <si>
     <t>Insider dealing and legitimate behaviour, including market soundings</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -445,52 +438,52 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="71.84" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="293.643" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="599.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="104.832" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="792.664" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>