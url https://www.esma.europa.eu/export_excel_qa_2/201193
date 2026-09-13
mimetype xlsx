--- v0 (2025-10-07)
+++ v1 (2026-09-13)
@@ -56,59 +56,74 @@
   <si>
     <t>Subject Matter</t>
   </si>
   <si>
     <t>Question</t>
   </si>
   <si>
     <t>Esma responses</t>
   </si>
   <si>
     <t>Topic</t>
   </si>
   <si>
     <t>Historic Question Reference</t>
   </si>
   <si>
     <t>ESMA_QA_1014</t>
   </si>
   <si>
     <t>12 July 2019</t>
   </si>
   <si>
     <t>Prospectus Regulation 2017/1129</t>
   </si>
   <si>
-    <t>Derivatives, indices, underlyings and related disclosure - Interpretation of the text "description of the index" included in item 2.2.2 of Annex 17 of the Commission Delegated Regulation (EU) 2019/980</t>
-[...5 lines deleted...]
-    <t>12-07-2019
+    <t>How should the text "description of the index" included in item 2.2.2 of Annex 17 of the Commission Delegated Regulation (EU) 2019/980 be understood (Updated 09/09/2026)</t>
+  </si>
+  <si>
+    <t>How should the text “description of the index” included in item 2.2.2 (“Where the underlying is an index”) of Annex 17 of the Commission Delegated Regulation (EU) 2019/980 be understood (Updated 09/09/2026)</t>
+  </si>
+  <si>
+    <t>09-09-2026
     Original language
-            [ESMA31-62-1258 Prospectuses Q&amp;A 12.1]
+            To allow an investor to make an informed assessment, ESMA believes that the description of the index should contain the essential characteristics which will enable full comprehension of the index and its dynamics. 
+Accordingly, ESMA considers that at least a description of the following essential characteristics should be included:
+- strategy of the index/investment policy;
+- description of the individual selection process of the components weighting factors;
+- method and formulas of calculation;
+- name of the calculation agent;
+- adjustment rules;
+- review frequency;
+- type of index (price return, excess return, etc.); and
+- currency
+The description of the composition of the index should be provided as of the date of the prospectus. (Updated answer 09/09/2026)
+12/07/2019
+Subject Matter: Derivatives, indices, underlyings and related disclosure - Interpretation of the text "description of the index" included in item 2.2.2 of Annex 17 of the Commission Delegated Regulation (EU) 2019/980
+Question: ESMA has discussed how the text “description of the index” included in item 2.2.2 (“Where the underlying is an index”) of Annex 17 of the Commission Delegated Regulation (EU) 2019/980 should be interpreted?
+Answer:
+[ESMA31-62-1258 Prospectuses Q&amp;A 12.1]
 To allow an investor to make an informed assessment, ESMA believes that the description of the index should contain the essential characteristics which will enable full comprehension of the index and its dynamics.
 Accordingly, ESMA considers that at least a description of the following essential characteristics should be included:
 - strategy of the index/investment policy;
 - description of the individual selection process of the components weighting factors;
 - method and formulas of calculation;
 - name of the calculation agent;
 - adjustment rules;
 - review frequency;
 - type of index (price return, excess return, etc.); and
 - currency
 The description of the composition of the index should be provided as of the date of the prospectus.</t>
   </si>
   <si>
     <t>Content of prospectus</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -443,53 +458,53 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="237.085" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="200.38" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="244.083" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="252.367" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="267.649" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>