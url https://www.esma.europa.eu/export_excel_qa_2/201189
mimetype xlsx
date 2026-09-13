--- v0 (2025-10-12)
+++ v1 (2026-09-13)
@@ -56,59 +56,60 @@
   <si>
     <t>Subject Matter</t>
   </si>
   <si>
     <t>Question</t>
   </si>
   <si>
     <t>Esma responses</t>
   </si>
   <si>
     <t>Topic</t>
   </si>
   <si>
     <t>Historic Question Reference</t>
   </si>
   <si>
     <t>ESMA_QA_1011</t>
   </si>
   <si>
     <t>12 July 2019</t>
   </si>
   <si>
     <t>Prospectus Regulation 2017/1129</t>
   </si>
   <si>
-    <t>Responsibility Statements</t>
-[...2 lines deleted...]
-    <t>Where an offer of securities involves a guarantee, can the guarantor be required to make a responsibility statement in the prospectus, in addition to the issuer’s responsibility statement?</t>
+    <t>Responsibility Statements (Deleted 09/09/2026)</t>
+  </si>
+  <si>
+    <t>Where an offer of securities involves a guarantee, can the guarantor be required to make a responsibility statement in the prospectus, in addition to the issuer’s responsibility statement? (Deleted 09/09/2026)</t>
   </si>
   <si>
     <t>12-07-2019
     Original language
-            [ESMA31-62-1258 Prospectuses Q&amp;A 10.1b]
+            ESMA_QA_1011 is deleted - 09 September 2026
+[ESMA31-62-1258 Prospectuses Q&amp;A 10.1b]
 At least one of the persons mentioned in Article 11(1) of the Prospectus Regulation must be responsible for the whole prospectus, notwithstanding that there might be different persons responsible separately for particular parts of the prospectus. The Prospectus Regulation only requires that at least one of these persons mentioned in Article 11(1) is responsible for the whole prospectus. It is up to national legislation to determine whether another person (therefore, more than one person) should also be responsible for the whole or part of the prospectus.</t>
   </si>
   <si>
     <t>Public offer</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -433,52 +434,52 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="222.803" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="247.654" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="661.696" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">