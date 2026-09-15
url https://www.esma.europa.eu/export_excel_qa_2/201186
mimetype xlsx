--- v0 (2025-10-14)
+++ v1 (2026-09-15)
@@ -56,59 +56,65 @@
   <si>
     <t>Subject Matter</t>
   </si>
   <si>
     <t>Question</t>
   </si>
   <si>
     <t>Esma responses</t>
   </si>
   <si>
     <t>Topic</t>
   </si>
   <si>
     <t>Historic Question Reference</t>
   </si>
   <si>
     <t>ESMA_QA_1008</t>
   </si>
   <si>
     <t>12 July 2019</t>
   </si>
   <si>
     <t>Prospectus Regulation 2017/1129</t>
   </si>
   <si>
-    <t>Quality of translations of passported prospectuses</t>
-[...5 lines deleted...]
-    <t>12-07-2019
+    <t>Quality of translations of passported prospectuses (Updated 09/09/2026)</t>
+  </si>
+  <si>
+    <t>If the host competent authority decides to voluntarily assess the quality of translations, would it mean that the offer cannot proceed until the translation has been accepted or checked by the host Competent Authority? (Updated 09/09/2026)</t>
+  </si>
+  <si>
+    <t>09-09-2026
     Original language
-            [ESMA31-62-1258 Prospectuses Q&amp;A 9.1c]
+            No, the passport process may not be stopped. However, if the host competent authority finds that a translation is not accurate, it could refer its findings to the Competent Authority of the home Member State as envisaged in Article 37 of the Prospectus Regulation (precautionary measures).
+ESMA recommends issuers to insert, in any translation of a prospectus, a statement that clarifies that the document is a translation of the approved prospectus made under the sole responsibility of the person responsible for the approved prospectus. (Updated answer 09/09/2026)
+12/07/2019
+Subject matter: Quality of translations of passported prospectuses
+Question: If the host competent authority decided to undertake that task voluntarily, would it mean that the offer cannot proceed until the translation has been accepted or checked by the host Competent Authority?
+Answer:
+[ESMA31-62-1258 Prospectuses Q&amp;A 9.1c]
 No, the passport process may not be stopped. However, if the host competent authority finds that a translation is not accurate, it could refer its findings to the Competent Authority of the home Member State as envisaged in Article 37 of the Prospectus Regulation (precautionary measures).
 ESMA recommends issuers to insert, in any translation of a prospectus, a statement that clarifies that the document is a translation of the approved prospectus made under the sole responsibility of the person responsible for the approved prospectus.</t>
   </si>
   <si>
     <t>Passporting</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -434,53 +440,53 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="60.128" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="342.059" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="84.836" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="283.074" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="356.199" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>