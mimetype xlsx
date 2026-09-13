--- v0 (2025-10-14)
+++ v1 (2026-09-13)
@@ -56,59 +56,60 @@
   <si>
     <t>Subject Matter</t>
   </si>
   <si>
     <t>Question</t>
   </si>
   <si>
     <t>Esma responses</t>
   </si>
   <si>
     <t>Topic</t>
   </si>
   <si>
     <t>Historic Question Reference</t>
   </si>
   <si>
     <t>ESMA_QA_1004</t>
   </si>
   <si>
     <t>05 May 2021</t>
   </si>
   <si>
     <t>Prospectus Regulation 2017/1129</t>
   </si>
   <si>
-    <t>Supplements - Supplement to prospectuses: audited annual financial statements</t>
-[...2 lines deleted...]
-    <t>Does the publication of new audited annual financial statements during the period of validity of a base prospectus or a non-equity prospectus automatically trigger the obligation to produce a supplement?</t>
+    <t>Supplements - Supplement to prospectuses: audited annual financial statements (Deleted 09/09/2026)</t>
+  </si>
+  <si>
+    <t>Does the publication of new audited annual financial statements during the period of validity of a base prospectus or a non-equity prospectus automatically trigger the obligation to produce a supplement? (Deleted 09/09/2026)</t>
   </si>
   <si>
     <t>05-05-2021
     Original language
-            [ESMA31-62-1258 Prospectuses Q&amp;A 8.5]
+            ESMA_QA_1004 is deleted - 09 September 2026
+[ESMA31-62-1258 Prospectuses Q&amp;A 8.5]
 No.
 When new audited annual financial statements are published during the period of validity of a base prospectus or a non-equity prospectus, contrary to the situations specified in Article 18(1)(a) of Commission Delegated Regulation 2019/979, there is no automatic trigger to publish a supplement in such a scenario.
 Without prejudice to the powers of the home competent authority, the issuer should make its own materiality assessment pursuant to Article 23(1) of the PR to determine whether a supplement is necessary or not.</t>
   </si>
   <si>
     <t>Public offer</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -435,52 +436,52 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="91.978" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="240.513" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="116.686" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="265.364" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="370.338" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">