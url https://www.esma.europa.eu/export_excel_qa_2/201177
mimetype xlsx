--- v0 (2025-11-03)
+++ v1 (2026-09-14)
@@ -56,59 +56,60 @@
   <si>
     <t>Subject Matter</t>
   </si>
   <si>
     <t>Question</t>
   </si>
   <si>
     <t>Esma responses</t>
   </si>
   <si>
     <t>Topic</t>
   </si>
   <si>
     <t>Historic Question Reference</t>
   </si>
   <si>
     <t>ESMA_QA_1000</t>
   </si>
   <si>
     <t>12 July 2019</t>
   </si>
   <si>
     <t>Prospectus Regulation 2017/1129</t>
   </si>
   <si>
-    <t>Supplements - Supplement to prospectuses: interim financial information</t>
-[...2 lines deleted...]
-    <t>Is the publication of interim financial statements considered as a significant new factor that requires the publication of a supplement in accordance with Article 23 of the Prospectus Regulation?</t>
+    <t>Supplements - Supplement to prospectuses: interim financial information (Deleted 09/09/2026)</t>
+  </si>
+  <si>
+    <t>Is the publication of interim financial statements considered as a significant new factor that requires the publication of a supplement in accordance with Article 23 of the Prospectus Regulation? (Deleted 09/09/2026)</t>
   </si>
   <si>
     <t>12-07-2019
     Original language
-            [ESMA31-62-1258 Prospectuses Q&amp;A 8.1]
+            ESMA_QA_1000 is deleted - 09 September 2026
+[ESMA31-62-1258 Prospectuses Q&amp;A 8.1]
 There is no systematic requirement to supplement the prospectus when interim financial statements are produced. This will depend on the circumstances of the case, in particular the relevance of the information included in the interim financial statements (such as any significant deviation in relation to previous financial information) or the type of securities to which the prospectus refers. In case of doubt ESMA recommends issuers to produce the supplement.</t>
   </si>
   <si>
     <t>Public offer</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -433,52 +434,52 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="84.836" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="231.086" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="109.545" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="255.938" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="546.152" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">