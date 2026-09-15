--- v0 (2025-10-12)
+++ v1 (2026-09-15)
@@ -56,59 +56,60 @@
   <si>
     <t>Subject Matter</t>
   </si>
   <si>
     <t>Question</t>
   </si>
   <si>
     <t>Esma responses</t>
   </si>
   <si>
     <t>Topic</t>
   </si>
   <si>
     <t>Historic Question Reference</t>
   </si>
   <si>
     <t>ESMA_QA_991</t>
   </si>
   <si>
     <t>12 July 2019</t>
   </si>
   <si>
     <t>Prospectus Regulation 2017/1129</t>
   </si>
   <si>
-    <t>Item 18.1.1 of Annex I of the Commission Delegated Regulation (EU) 2019/980</t>
-[...2 lines deleted...]
-    <t>Item 18.1.1 requires issuers to disclose audited historical financial information covering the latest three financial years and the audit report in respect of each year. If historical information has not been restated and the issuer decides to present the historical financial information for the last three years in a columnar format, and an accountant's report is provided for the purposes of the prospectus, would this meet the requirements of the Prospectus Regulation?</t>
+    <t>Item 18.1.1 of Annex I of the Commission Delegated Regulation (EU) 2019/980 (Deleted 09/09/2026)</t>
+  </si>
+  <si>
+    <t>Item 18.1.1 requires issuers to disclose audited historical financial information covering the latest three financial years and the audit report in respect of each year. If historical information has not been restated and the issuer decides to present the historical financial information for the last three years in a columnar format, and an accountant's report is provided for the purposes of the prospectus, would this meet the requirements of the Prospectus Regulation? (Deleted 09/09/2026)</t>
   </si>
   <si>
     <t>12-07-2019
     Original language
-            [ESMA31-62-1258 Prospectus Q&amp;A 7.1]
+            ESMA_QA_991 is deleted - 09 September 2026
+[ESMA31-62-1258 Prospectus Q&amp;A 7.1]
 The issuer has the right to choose the format of the historical financial information as far as the minimum information required by item 18.1.1 is included.</t>
   </si>
   <si>
     <t>Financial reporting</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -433,52 +434,52 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="89.55" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="559.006" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="114.258" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="583.857" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="185.098" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">