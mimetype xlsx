--- v0 (2026-06-17)
+++ v1 (2026-09-13)
@@ -56,59 +56,64 @@
   <si>
     <t>Subject Matter</t>
   </si>
   <si>
     <t>Question</t>
   </si>
   <si>
     <t>Esma responses</t>
   </si>
   <si>
     <t>Topic</t>
   </si>
   <si>
     <t>Historic Question Reference</t>
   </si>
   <si>
     <t>ESMA_QA_984</t>
   </si>
   <si>
     <t>12 July 2019</t>
   </si>
   <si>
     <t>Prospectus Regulation 2017/1129</t>
   </si>
   <si>
-    <t>Incorporation by reference: language requirements</t>
-[...5 lines deleted...]
-    <t>12-07-2019
+    <t>Incorporation by reference: language requirements (Updated 09/09/2026)</t>
+  </si>
+  <si>
+    <t>Is it possible to include or incorporate by reference only the translation of the audited financial statements and the audit report without a letter/statement of consent of the auditor to fulfil the requirement of Annex 1, item 6.1.1 Commission Delegated Regulation 2019/980 (“audited historical financial information”)? If yes, is it necessary to request a written confirmation for the accuracy of the translation and, if so, who has to issue this written confirmation? (Updated 09/09/2026)</t>
+  </si>
+  <si>
+    <t>09-09-2026
     Original language
-            [ESMA31-62-1258 [Prospectus Q&amp;A 5.1c]
+            Yes, it is it possible to include or incorporate by reference the translation of the audited financial statements and the audit report without a letter/statement of consent of the auditor. No written confirmation for the accuracy of the translation is needed. However, ESMA draws attention to the fact that, according to national legislation, it might be necessary to ask for the auditor’s consent to include or incorporate by reference the audit report in the prospectus. (Updated answer 09/09/2026)
+12/07/2019
+Subject Matter: Incorporation by reference: language requirements
+Question: Is it possible to include or incorporate by reference only the translation of the audited financial statements and the audit report without a letter/statement of consent of the auditor to fulfil the requirement of Annex 1, item 18.1. Commission Delegated Regulation 2019/980 (“audited historical financial information”)? If yes, is it necessary to request a written confirmation for the accuracy of the translation and, if so, who has to issue this written confirmation?
+Answer:
+[ESMA31-62-1258 [Prospectus Q&amp;A 5.1c]
 Yes, it is it possible to include or incorporate by reference the translation of the audited financial statements and the audit report without a letter/statement of consent of the auditor. No written confirmation for the accuracy of the translation is needed.
 ESMA draws attention to the fact, that according to national legislation it might be necessary to ask for the auditor’s consent to include or incorporate by reference the audit report in the prospectus.</t>
   </si>
   <si>
     <t>Public offer</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -434,53 +439,53 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="58.843" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="306.639" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="580.287" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="605.138" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>