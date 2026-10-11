--- v0 (2025-10-12)
+++ v1 (2026-10-11)
@@ -56,59 +56,60 @@
   <si>
     <t>Subject Matter</t>
   </si>
   <si>
     <t>Question</t>
   </si>
   <si>
     <t>Esma responses</t>
   </si>
   <si>
     <t>Topic</t>
   </si>
   <si>
     <t>Historic Question Reference</t>
   </si>
   <si>
     <t>ESMA_QA_975</t>
   </si>
   <si>
     <t>16 July 2021</t>
   </si>
   <si>
     <t>Prospectus Regulation 2017/1129</t>
   </si>
   <si>
-    <t>Updating the information in a tripartite prospectus after an RD or URD has expired</t>
-[...2 lines deleted...]
-    <t>Is it possible to update the RD information in a tripartite prospectus after the RD or URD has expired?</t>
+    <t>Updating the information in a tripartite prospectus after an RD or URD has expired (Deleted 09/09/2026)</t>
+  </si>
+  <si>
+    <t>Is it possible to update the RD information in a tripartite prospectus after the RD or URD has expired? (Deleted 09/09/2026)</t>
   </si>
   <si>
     <t>16-07-2021
     Original language
-            [ESMA31-62-1258 Prospectus Q&amp;A 3.4]
+            ESMA_QA_975 is deleted - 09 September 2026
+[ESMA31-62-1258 Prospectus Q&amp;A 3.4]
 Yes.
 Article 12(2) to (3) PR clearly state that the end of the validity of an RD or a URD shall not affect the validity of a tripartite prospectus of which it is part. Accordingly, it continues to be possible to supplement the information in an expired RD or URD that is used in a valid tripartite prospectus by supplementing the tripartite prospectus itself.
 ESMA notes that Article 23(5) PR still applies to supplements concerning the information in an expired RD or URD. The competent authority for approving the existing RD or URD is responsible for approving such supplement to the tripartite prospectus pursuant to PR Article 26(5).</t>
   </si>
   <si>
     <t>Registration Document</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -435,52 +436,52 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="97.833" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="122.542" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="122.542" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="147.393" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="418.755" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">