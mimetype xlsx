--- v0 (2025-10-12)
+++ v1 (2026-10-11)
@@ -56,59 +56,60 @@
   <si>
     <t>Subject Matter</t>
   </si>
   <si>
     <t>Question</t>
   </si>
   <si>
     <t>Esma responses</t>
   </si>
   <si>
     <t>Topic</t>
   </si>
   <si>
     <t>Historic Question Reference</t>
   </si>
   <si>
     <t>ESMA_QA_970</t>
   </si>
   <si>
     <t>27 March 2019</t>
   </si>
   <si>
     <t>Prospectus Regulation 2017/1129</t>
   </si>
   <si>
-    <t>Updating information in a registration document before it is part of a prospectus</t>
-[...2 lines deleted...]
-    <t>How should the information in a registration document be updated before it is a constituent part of a prospectus?</t>
+    <t>Updating information in a registration document before it is part of a prospectus (Deleted 09/09/2026)</t>
+  </si>
+  <si>
+    <t>How should the information in a registration document be updated before it is a constituent part of a prospectus? (Deleted 09/09/2026)</t>
   </si>
   <si>
     <t>27-03-2019
     Original language
-            [ESMA/2019/ESMA31-62-1258 Q&amp;A 3.1]
+            ESMA_QA_970 is deleted - 09 September 2026
+[ESMA/2019/ESMA31-62-1258 Q&amp;A 3.1]
 The information in a registration document is updated via a supplement pursuant to Article 10(1) of the Prospectus Regulation if it is not a constituent part of a prospectus. This supplement must be submitted for approval to the competent authority that approved the registration document.
 Where the registration document was passported before the supplement was approved, the approved supplement must be passported to the same Member States as the registration document pursuant to Article 26(5) of the Prospectus Regulation.
 Withdrawal rights
 According to Article 10(1) of the Prospectus Regulation, the right to withdraw acceptances does not apply when a registration document is supplemented. This is a consequence of the fact that there is no offer of securities to the public if a registration document is not a constituent part of a prospectus.</t>
   </si>
   <si>
     <t>Registration Document</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
@@ -436,52 +437,52 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="96.691" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="134.396" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="121.399" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="159.104" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="362.054" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">