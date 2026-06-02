--- v0 (2025-10-12)
+++ v1 (2026-06-02)
@@ -64,51 +64,51 @@
   </si>
   <si>
     <t>Topic</t>
   </si>
   <si>
     <t>Historic Question Reference</t>
   </si>
   <si>
     <t>ESMA_QA_933</t>
   </si>
   <si>
     <t>22 March 2022</t>
   </si>
   <si>
     <t>Securities Financing Transactions Regulation (SFTR) Regulation (EU) 2015/2365- MDP</t>
   </si>
   <si>
     <t>Currency for the Overview and Margin reports (Guidelines on calculation of positions in SFTs by trade repositories)</t>
   </si>
   <si>
     <t>In the case of the Overview and Margin reports, how should TRs aggregate positions containing multiple currencies, irrespective of whether those currencies belong to the same or different currency buckets as per Guideline 15 of the “Guidelines on calculation of positions in SFTs by trade repositories”?</t>
   </si>
   <si>
     <t>22-03-2022
     Original language
-            [ESMA 74-362-893 SFTR Q&amp;A 12] 
+            [ESMA 74-362-893 SFTR Q&amp;A 12]
 For the Overview and Margin reports, TRs should calculate and express the aggregate positions in SFTs in their EUR equivalent value, irrespective of whether a position captures SFTs featuring the same or different currencies.</t>
   </si>
   <si>
     <t>Reporting at position level</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>