--- v0 (2026-01-10)
+++ v1 (2026-09-13)
@@ -56,59 +56,60 @@
   <si>
     <t>Subject Matter</t>
   </si>
   <si>
     <t>Question</t>
   </si>
   <si>
     <t>Esma responses</t>
   </si>
   <si>
     <t>Topic</t>
   </si>
   <si>
     <t>Historic Question Reference</t>
   </si>
   <si>
     <t>ESMA_QA_919</t>
   </si>
   <si>
     <t>04 December 2019</t>
   </si>
   <si>
     <t>Prospectus Regulation 2017/1129</t>
   </si>
   <si>
-    <t>Pro-forma summaries in base prospectuses</t>
-[...2 lines deleted...]
-    <t>Is it possible to include a pro-forma summary in a base prospectus?</t>
+    <t>Pro-forma summaries in base prospectuses (Deleted 09/09/2026)</t>
+  </si>
+  <si>
+    <t>Is it possible to include a pro-forma summary in a base prospectus? (Deleted 09/09/2026)</t>
   </si>
   <si>
     <t>04-12-2019
     Original language
-            [ESMA31-62-1258 Prospectuses 13.2]
+            ESMA_QA_919 is deleted - 09 September 2026
+[ESMA31-62-1258 Prospectuses 13.2]
 No. It is not possible to include a pro-forma summary in a base prospectus.
  Article 8(8) of the Prospectus Regulation states that ‘a summary shall only be drawn up once the final terms are included in the base prospectus, or in a supplement, or are filed, and that summary shall be specific to the individual issue’. ESMA understands that the intention of this article is to clarify that it is not possible to include a summary in a base prospectus, unless the final terms are included in the base prospectus or supplement and the issue specific summary is annexed thereto.
 While the Prospectus Directive required the inclusion of such a pro-forma summary in base prospectuses, Recital 37 of the Prospectus Regulation clarifies that the Prospectus Regulation no longer allows such summaries in order to reduce the administrative burden on the parties responsible for the prospectus and to improve the readability of base prospectuses. In that regard, ESMA notes that including pro-forma summaries in base prospectuses does not present the investors with a comprehensible document, since significant parts of the pro-forma summary are incomplete or have not been determined at the time of the approval of the base prospectus.</t>
   </si>
   <si>
     <t>Prospectus Summary</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -435,52 +436,52 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="48.274" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="80.123" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="104.832" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="767.955" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">