--- v0 (2025-10-14)
+++ v1 (2026-09-14)
@@ -56,61 +56,62 @@
   <si>
     <t>Subject Matter</t>
   </si>
   <si>
     <t>Question</t>
   </si>
   <si>
     <t>Esma responses</t>
   </si>
   <si>
     <t>Topic</t>
   </si>
   <si>
     <t>Historic Question Reference</t>
   </si>
   <si>
     <t>ESMA_QA_912</t>
   </si>
   <si>
     <t>12 July 2019</t>
   </si>
   <si>
     <t>Prospectus Regulation 2017/1129</t>
   </si>
   <si>
-    <t>Scope of the wording ‘any bankruptcies, receiverships or liquidations’ used in Annex 1, item 12.1 and Annex 3, item 8.1</t>
+    <t>Scope of the wording ‘any bankruptcies, receiverships or liquidations’ used in Annex 1, item 12.1 and Annex 3, item 8.1 (Deleted 09/09/2026)</t>
   </si>
   <si>
     <t>Third paragraph under (c) of item 12.1 (and item 8.1) requires that the prospectus includes: 
 “details of any bankruptcies, receiverships, liquidations or companies put into administration in respect of those persons described in points (a) and (d) of the first subparagraph who acted in one or more of those capacities for at least the previous five years;” 
-Is the required disclosure limited to declared bankruptcies, receiverships or liquidations?</t>
+Is the required disclosure limited to declared bankruptcies, receiverships or liquidations? (Deleted 09/09/2026)</t>
   </si>
   <si>
     <t>12-07-2019
     Original language
-            [ESMA31-62-1258 Prospectuses Q&amp;A nr 14.4]
+            ESMA_QA_912 is deleted - 09 September 2026
+[ESMA31-62-1258 Prospectuses Q&amp;A nr 14.4]
 ESMA considers that the scope of the required disclosure is not restricted to declared bankruptcies, receiverships or liquidations but that also information on bankruptcies, receiverships, liquidations or administration that are pending, or are in progress, should be provided.</t>
   </si>
   <si>
     <t>Public offer</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -435,51 +436,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="141.394" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="166.245" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="313.638" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="327.92" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>