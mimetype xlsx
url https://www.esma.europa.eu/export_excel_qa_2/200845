--- v0 (2025-12-29)
+++ v1 (2026-09-14)
@@ -56,59 +56,60 @@
   <si>
     <t>Subject Matter</t>
   </si>
   <si>
     <t>Question</t>
   </si>
   <si>
     <t>Esma responses</t>
   </si>
   <si>
     <t>Topic</t>
   </si>
   <si>
     <t>Historic Question Reference</t>
   </si>
   <si>
     <t>ESMA_QA_910</t>
   </si>
   <si>
     <t>04 December 2019</t>
   </si>
   <si>
     <t>Prospectus Regulation 2017/1129</t>
   </si>
   <si>
-    <t>Application of the various annexes of Commission Delegated Regulation 2019/980</t>
-[...2 lines deleted...]
-    <t>Which annex(es) should be applied where the securities are not the same but comparable to existing types of securities?</t>
+    <t>Application of the various annexes of Commission Delegated Regulation 2019/980 (Deleted 09/09/2026)</t>
+  </si>
+  <si>
+    <t>Which annex(es) should be applied where the securities are not the same but comparable to existing types of securities? (Deleted 09/09/2026)</t>
   </si>
   <si>
     <t>04-12-2019
     Original language
-            [ESMA 31-62-1258 Prospectuses Q&amp;A nr 14.6]
+            ESMA_QA_910 is deleted - 09 September 2026
+[ESMA 31-62-1258 Prospectuses Q&amp;A nr 14.6]
 Generally, the annexes which apply to those existing securities should be applied to the prospectus for comparable securities. However, issuers and competent authorities should consider whether it is necessary to include additional information in the prospectus in order to satisfy the ‘necessary information test’ in Article 6(1) and Article 14(2) of the Prospectus Regulation. For example, this information could be derived from items from another securities note or additional information annex, taking into account the relevant characteristics of the securities being offered or admitted to trading on a regulated market.
 Recital 24 of Commission Delegated Regulation 2019/980 states that, ‘there is the possibility that certain types of securities that are not covered by the Annexes to this Regulation will be offered to the public or admitted to trading. In such a case, to enable investors to make an informed investment decision, competent authorities should decide in consultation with the issuer, offeror or person asking for admission to trading on a regulated market which information should be included in the prospectus.’. Therefore, issuers should contact the competent authority in their home Member State when they are uncertain which annexes should be applied to a prospectus.</t>
   </si>
   <si>
     <t>Public offer</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -434,52 +435,52 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="93.12" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="141.394" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="117.828" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="166.245" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="790.236" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">