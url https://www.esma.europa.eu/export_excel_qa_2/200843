--- v0 (2025-12-11)
+++ v1 (2026-09-14)
@@ -56,59 +56,64 @@
   <si>
     <t>Subject Matter</t>
   </si>
   <si>
     <t>Question</t>
   </si>
   <si>
     <t>Esma responses</t>
   </si>
   <si>
     <t>Topic</t>
   </si>
   <si>
     <t>Historic Question Reference</t>
   </si>
   <si>
     <t>ESMA_QA_908</t>
   </si>
   <si>
     <t>28 January 2021</t>
   </si>
   <si>
     <t>Prospectus Regulation 2017/1129</t>
   </si>
   <si>
-    <t>Valuations and statements prepared by an expert</t>
-[...5 lines deleted...]
-    <t>28-01-2021
+    <t>Valuations and statements prepared by an expert (Updated 09/09/2026)</t>
+  </si>
+  <si>
+    <t>The registration document annexes (e.g. in Annex 1, item 9.1 (b)),  require a statement outlining that it is possible to inspect "all reports, letters, and other documents, valuations and statements prepared by any expert at the issuer’s request any part of which is included or referred to in the registration document". Does this paragraph only require documents prepared by an expert to be displayed? Additionally, does the reference to "prepared by an expert at the issuer's request" refer to the whole sentence from “all reports, letters…”, or does it refer only to "valuations and statements"? (Updated 09/09/2026)</t>
+  </si>
+  <si>
+    <t>09-09-2026
     Original language
-            [ESMA 31-62-1258 Prospectuses Q&amp;A nr 14.8]
+            The reference to “prepared by an expert” applies to 'valuations and statements' only, rather than to any other report, letter, other document or historical financial information included or referred to in the registration document.  All reports, letters and other documents referred to are expected to be put electronically on display whether or not they are prepared by an expert and whether or not they were prepared at the issuer’s request, provided they are referred to in the registration document. (Updated answer 09/09/2026)
+28/01/2021
+Subject Matter: Valuations and statements prepared by an expert
+Question: The registration document annexes (e.g. in Annex 1, item 21.1 (b)),  require a statement outlining that it is possible to inspect "all reports, letters, and other documents, valuations and statements prepared by any expert at the issuer’s request any part of which is included or referred to in the registration document". Does this paragraph only require documents prepared by an expert to be displayed? Additionally, does the reference to "prepared by an expert at the issuer's request" refer to the whole sentence from “all reports, letters…”, or does it refer only to "valuations and statements"?
+Answer:
+[ESMA 31-62-1258 Prospectuses Q&amp;A nr 14.8]
 The reference to “prepared by an expert” applies to 'valuations and statements' only, rather than to any other report, letter, other document or historical financial information included or referred to in the registration document.  All reports, letters and other documents referred to are expected to be put electronically on display whether or not they are prepared by an expert and whether or not they were prepared at the issuer’s request, provided they are referred to in the registration document.</t>
   </si>
   <si>
     <t>Passporting</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -433,53 +438,53 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="56.558" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="594.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="81.266" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="732.535" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="720.681" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>