--- v0 (2025-10-16)
+++ v1 (2026-07-04)
@@ -59,54 +59,57 @@
   <si>
     <t>Question</t>
   </si>
   <si>
     <t>Esma responses</t>
   </si>
   <si>
     <t>Topic</t>
   </si>
   <si>
     <t>Historic Question Reference</t>
   </si>
   <si>
     <t>ESMA_QA_766</t>
   </si>
   <si>
     <t>11 April 2023</t>
   </si>
   <si>
     <t>Regulation (EU) 2022/858 - DLT Pilot Regime Regulation (DLTR)</t>
   </si>
   <si>
     <t>Credit institution providing investment services or performing investment activities</t>
   </si>
   <si>
-    <t>Should a credit institution authorised in accordance with CRD IV/CRR and providing investment services or performing investment activities in accordance with MiFID II/MiFIR be required to apply for an authorisation as an investment firm or a market operator in order to operate a DLT MTF?</t>
-[...2 lines deleted...]
-    <t>11-04-2023</t>
+    <t>Should a credit institution authorised in accordance with CRD IV/CRR and providing investment services or performing investment activities in accordance with MiFID II/MiFIR be required to apply for an authorisation as an investment firm in order to operate a DLT MTF (distributed ledger technology multilateral trading facility)?</t>
+  </si>
+  <si>
+    <t>11-04-2023
+    Original language
+            Recital 38 of Directive 2014/65/EU states that credit institutions authorized under Directive 2013/36/EU should not need a separate authorization under Directive 2014/65/EU to provide investment services or perform investment activities. It also notes that the national competent authority should verify compliance with Directive 2014/65/EU before granting an authorization to the credit institution to provide investment services or perform investment activities.
+This means that a credit institution does not need a separate license as an investment firm under Directive 2014/65/EU in order to apply for a DLT MTF license under the DLTPR but can rather leverage its existing licence under Directive 2013/36/EU.In that sense, recital 13 of the DLTPR, which notes that a credit institution should only be allowed to operate a DLT MTF when it is authorised as aninvestment firm under Directive 2014/65/EU, should be interpreted such that the competent authority should ensure that the credit institution complies with the provisions of Directive 2014/65/EU applicable to the service of operating an MTF as well as other relevant provisions of that directive when considering the need for an application for a DLT MTF licence under the DLTPR. </t>
   </si>
   <si>
     <t>DLT multilateral trading facility (DLT MTF)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -431,52 +434,52 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="72.982" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="100.118" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="340.774" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="389.191" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="916.491" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>