--- v0 (2025-10-23)
+++ v1 (2026-11-03)
@@ -62,62 +62,63 @@
   <si>
     <t>Esma responses</t>
   </si>
   <si>
     <t>Topic</t>
   </si>
   <si>
     <t>Historic Question Reference</t>
   </si>
   <si>
     <t>ESMA_QA_587</t>
   </si>
   <si>
     <t>24 August 2022</t>
   </si>
   <si>
     <t>Art. 1. 4. (d) of the prospectus regulation (EU) 2017/1129</t>
   </si>
   <si>
     <t>Prospectus Regulation 2017/1129</t>
   </si>
   <si>
     <t>The Prospectus Regulation</t>
   </si>
   <si>
-    <t>securities bought by a joint account</t>
+    <t>securities bought by a joint account (See ESMA_QA_835)</t>
   </si>
   <si>
     <t>Art. 1. 4. (d) of the prospectus regulation states that "The obligation to publish a prospectus set out in Article 3(1) shall
 not apply to any of the following types of offers of securities to the
 public: ...(d) an offer of securities addressed to investors who acquire securities for a total consideration of at least EUR 100 000 per investor, for each separate offer;"
-Question: may the purchase of securities by a joint account be considered as "one investor"? Let us assume that, in the context of an offer, a purchase for EUR 100,000 is executed for a joint account held by husband and wife. In such case, is the above mentioned condition of "at least EUR 100 000 per investor" still complied with?</t>
-[...2 lines deleted...]
-    <t>03-02-2023
+Question: may the purchase of securities by a joint account be considered as "one investor"? Let us assume that, in the context of an offer, a purchase for EUR 100,000 is executed for a joint account held by husband and wife. In such case, is the above mentioned condition of "at least EUR 100 000 per investor" still complied with?  (See ESMA_QA_835)</t>
+  </si>
+  <si>
+    <t>09-09-2026
     Original language
-            [ESMA31-62-1258 Prospectuses Q&amp;A 15.10]
+            See ESMA_QA_835 
+[ESMA31-62-1258 Prospectuses Q&amp;A 15.10]
 Yes, as Article 1(4)(d) contains no condition regarding the mode of payment. </t>
   </si>
   <si>
     <t>Publication of prospectus</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -442,52 +443,52 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="43.561" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="392.761" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="64.841" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="415.184" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">